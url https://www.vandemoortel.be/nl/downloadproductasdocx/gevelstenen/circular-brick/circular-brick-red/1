--- v5 (2026-09-17)
+++ v6 (2026-11-01)
@@ -102,51 +102,51 @@
       <w:pPr>
         <w:spacing w:before="5" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="464" w:right="602"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="111111"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Deze innovatieve gevelsteen is ontworpen voor een duurzame toekomst. Volledig vervaardigd uit 100% secundaire en circulaire grondstoffen – zoals o.a. breuksteen, zand en slib – afkomstig uit reststromen van zowel eigen als externe productieprocessen.</w:t>
         <w:br/>
         <w:t/>
         <w:br/>
         <w:t>Net als alle andere producten uit ons gamma is ook deze gevelsteen inert en dus veilig voor mens en milieu. Het productieproces is gericht op maximale materiaalrecyclage, minimale CO2-uitstoot en een lage milieu-impact, mede dankzij het compacte ECO-7-size formaat.</w:t>
         <w:br/>
         <w:t/>
         <w:br/>
         <w:t>De Circular brick combineert duurzaamheid met esthetiek en past perfect binnen circulaire bouwprojecten die inzetten op verantwoord materiaalgebruik. Let op: de kleur kan per batch licht variëren, afhankelijk van de gebruikte restmaterialen – een natuurlijke variatie die bijdraagt aan het unieke karakter van elk project.</w:t>
         <w:br/>
         <w:t/>
         <w:br/>
-        <w:t>Deze duurzame Circular Brick wordt per batch geproduceerd, afhankelijk van de beschikbare secundaire en circulaire grondstoffen. Elke productierun krijgt daardoor een unieke kleurtint en een eigen karakter, bepaald door de gebruikte materialen. Door te bouwen met een circular brick draagt u niet alleen bij aan een duurzamere toekomst, maar geeft u uw project ook een authentiek en onderscheidend karakter.Kleurtinten zijn afhankelijk van de productiebatch. Aarzel niet info op te vragen. </w:t>
+        <w:t>Deze duurzame Circular Brick wordt per batch geproduceerd, afhankelijk van de beschikbare secundaire en circulaire grondstoffen. Elke productierun krijgt daardoor een unieke kleurtint en een eigen karakter, bepaald door de gebruikte materialen. Door te bouwen met een circular brick draagt u niet alleen bij aan een duurzamere toekomst, maar geeft u uw project ook een authentiek en onderscheidend karakter.Kleurtinten zijn afhankelijk van de productiebatch. Aarzel niet info op te vragen.*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E47813" w:rsidRDefault="00E47813" w14:paraId="6D6D739C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E47813" w:rsidRDefault="004D336A" w14:paraId="1AF92AF3" w14:textId="24B71EAB">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:t>GRONDSTOF &amp; PRODUCTIE &amp; UITZICHT</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E47813" w:rsidP="00901CEA" w:rsidRDefault="00094E90" w14:paraId="63F168BE" w14:textId="0991ECCE">
       <w:pPr>
@@ -2793,51 +2793,51 @@
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w:rsidR="00F25199" w:rsidP="00F25199" w:rsidRDefault="00F25199" w14:paraId="5C3DAD1D" w14:textId="77777777">
                           <w:pPr>
                             <w:pStyle w:val="Plattetekst"/>
                             <w:spacing w:before="9"/>
                             <w:ind w:firstLine="340"/>
                             <w:rPr>
                               <w:color w:val="111111"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="111111"/>
                               <w:sz w:val="15"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>17-09-2026</w:t>
+                            <w:t>01-11-2026</w:t>
                           </w:r>
                         </w:p>
                         <w:p w:rsidR="00E47813" w:rsidRDefault="00E47813" w14:paraId="28D88568" w14:textId="77777777">
                           <w:pPr>
                             <w:pStyle w:val="Plattetekst"/>
                             <w:spacing w:before="9"/>
                             <w:rPr>
                               <w:sz w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w:rsidR="00F25199" w:rsidP="00F25199" w:rsidRDefault="004D54FD" w14:paraId="0DF136AA" w14:textId="312CBC39">
                           <w:pPr>
                             <w:spacing w:before="9"/>
                             <w:ind w:left="340"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:color w:val="FFFFFF"/>
                               <w:sz w:val="18"/>